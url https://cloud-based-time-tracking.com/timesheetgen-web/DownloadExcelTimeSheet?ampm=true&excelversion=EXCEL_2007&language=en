--- v0 (2026-06-02)
+++ v1 (2026-07-17)
@@ -1,853 +1,829 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
-[...6 lines deleted...]
-
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
-    <sheet name="June 2026" r:id="rId3" sheetId="1"/>
+    <sheet name="July 2026" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="23">
-[...1 lines deleted...]
-    <t>Warning: This template has been copied illegally or incorrectly linked.</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="22">
+  <si>
+    <t>This template is not an original!</t>
   </si>
   <si>
     <t>Get the download directly from: cloud-based-time-tracking.com!</t>
   </si>
   <si>
     <t>123 Main Street</t>
   </si>
   <si>
-    <t>c9e42ee922ff4c8e99f8dfd7552e2a72</t>
-[...1 lines deleted...]
-  <si>
     <t>1010 Downtown</t>
   </si>
   <si>
     <t>Name: John Q. Public</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>June 2026</t>
+    <t>July 2026</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>From</t>
   </si>
   <si>
     <t>To</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Comment</t>
   </si>
   <si>
+    <t>Wed</t>
+  </si>
+  <si>
+    <t>Thu</t>
+  </si>
+  <si>
+    <t>Fri</t>
+  </si>
+  <si>
+    <t>Sat</t>
+  </si>
+  <si>
+    <t>Sun</t>
+  </si>
+  <si>
     <t>Mon</t>
   </si>
   <si>
     <t>Tue</t>
   </si>
   <si>
-    <t>Wed</t>
-[...13 lines deleted...]
-  <si>
     <t>2fedb1323e5c43e79a4320ac0a0c48ef</t>
   </si>
   <si>
     <t>Total month</t>
   </si>
   <si>
-    <t>Produced by https://cloud-based-time-tracking.com on Jun 2, 2026</t>
+    <t>Produced by https://cloud-based-time-tracking.com on Jul 17, 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
-    <numFmt numFmtId="165" formatCode="[h]:mm"/>
+    <numFmt numFmtId="164" formatCode="[h]:mm"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="9">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
     <font>
       <name val="Calibri"/>
+      <sz val="11.0"/>
+      <color rgb="646464"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
       <sz val="14.0"/>
       <b val="true"/>
-      <color rgb="7D7D7D"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
-      <color rgb="FFFFFF"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="14.0"/>
       <b val="true"/>
-      <color rgb="FFFFFF"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="2.0"/>
-      <color rgb="FFFFFF"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="14.0"/>
       <b val="true"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="9.0"/>
       <color indexed="23"/>
     </font>
   </fonts>
-  <fills count="12">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
     <fill>
-      <patternFill>
-        <fgColor indexed="55"/>
+      <patternFill patternType="none">
+        <fgColor rgb="F5F5F5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor indexed="55"/>
+        <fgColor rgb="F5F5F5"/>
       </patternFill>
     </fill>
     <fill>
-      <patternFill>
+      <patternFill patternType="none">
+        <fgColor rgb="CAE0F4"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="CAE0F4"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="none">
         <fgColor indexed="10"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="10"/>
-      </patternFill>
-[...28 lines deleted...]
-        <fgColor indexed="44"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="true">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyAlignment="true" applyFill="true" applyFont="true">
       <alignment horizontal="center" vertical="center" wrapText="true"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFill="true" applyFont="true">
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" xfId="0" applyAlignment="true" applyFill="true" applyFont="true">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" xfId="0" applyFill="true" applyFont="true">
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" xfId="0" applyAlignment="true" applyFill="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="true"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="true">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="true"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="true"/>
-[...2 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFill="true" applyFont="true"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="true"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyAlignment="true" applyFill="true" applyFont="true">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
-    <xf numFmtId="18" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true">
+    <xf numFmtId="18" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyNumberFormat="true">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyNumberFormat="true">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="true"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...6 lines deleted...]
-
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1"/>
+  <dimension ref="A1:H50"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true">
-      <selection activeCell="G45" sqref="G45"/>
+      <selection activeCell="G47" sqref="G47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="5.859375" customWidth="true"/>
     <col min="2" max="2" width="12.890625" customWidth="true"/>
     <col min="8" max="8" width="23.4375" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s" s="4">
         <v>1</v>
       </c>
     </row>
     <row r="6">
-      <c r="A6" t="s">
+      <c r="A6" t="s" s="0">
         <v>2</v>
       </c>
-      <c r="K6" t="s" s="5">
+    </row>
+    <row r="7">
+      <c r="A7" t="s" s="0">
         <v>3</v>
       </c>
     </row>
-    <row r="7">
-[...3 lines deleted...]
-    </row>
     <row r="8">
-      <c r="A8"/>
+      <c r="A8" s="0"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="9"/>
+      <c r="B13" t="s" s="9">
         <v>7</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B12" t="s" s="9">
+      <c r="C13" t="s" s="9">
         <v>8</v>
       </c>
-      <c r="C12" t="s" s="9">
+      <c r="D13" t="s" s="9">
         <v>9</v>
       </c>
-      <c r="D12" t="s" s="9">
+      <c r="E13" t="s" s="9">
+        <v>8</v>
+      </c>
+      <c r="F13" t="s" s="9">
+        <v>9</v>
+      </c>
+      <c r="G13" t="s" s="9">
         <v>10</v>
       </c>
-      <c r="E12" t="s" s="9">
-[...5 lines deleted...]
-      <c r="G12" t="s" s="9">
+      <c r="H13" t="s" s="9">
         <v>11</v>
       </c>
-      <c r="H12" t="s" s="9">
+    </row>
+    <row r="15">
+      <c r="A15" t="s" s="0">
         <v>12</v>
       </c>
-    </row>
-[...22 lines deleted...]
-      </c>
       <c r="B15" t="n" s="10">
-        <v>46175.0</v>
-[...2 lines deleted...]
-      <c r="D15" s="11"/>
+        <v>46204.0</v>
+      </c>
+      <c r="C15" s="11" t="n">
+        <v>46204.333333333336</v>
+      </c>
+      <c r="D15" s="11" t="n">
+        <v>46204.5</v>
+      </c>
       <c r="E15" s="11"/>
       <c r="F15" s="11"/>
       <c r="G15" s="12">
         <f>IF(AND(NOT(ISBLANK(C15)),NOT(ISBLANK(D15)),(D15&gt;C15)),D15-C15,0)+IF(AND(NOT(ISBLANK(E15)),NOT(ISBLANK(F15)),(F15&gt;E15)),F15-E15,0)</f>
       </c>
     </row>
     <row r="16">
-      <c r="A16" t="s">
-        <v>15</v>
+      <c r="A16" t="s" s="0">
+        <v>13</v>
       </c>
       <c r="B16" t="n" s="10">
-        <v>46176.0</v>
+        <v>46205.0</v>
       </c>
       <c r="C16" s="11"/>
       <c r="D16" s="11"/>
       <c r="E16" s="11"/>
       <c r="F16" s="11"/>
       <c r="G16" s="12">
         <f>IF(AND(NOT(ISBLANK(C16)),NOT(ISBLANK(D16)),(D16&gt;C16)),D16-C16,0)+IF(AND(NOT(ISBLANK(E16)),NOT(ISBLANK(F16)),(F16&gt;E16)),F16-E16,0)</f>
       </c>
     </row>
     <row r="17">
-      <c r="A17" t="s">
-        <v>16</v>
+      <c r="A17" t="s" s="0">
+        <v>14</v>
       </c>
       <c r="B17" t="n" s="10">
-        <v>46177.0</v>
+        <v>46206.0</v>
       </c>
       <c r="C17" s="11"/>
       <c r="D17" s="11"/>
       <c r="E17" s="11"/>
       <c r="F17" s="11"/>
       <c r="G17" s="12">
         <f>IF(AND(NOT(ISBLANK(C17)),NOT(ISBLANK(D17)),(D17&gt;C17)),D17-C17,0)+IF(AND(NOT(ISBLANK(E17)),NOT(ISBLANK(F17)),(F17&gt;E17)),F17-E17,0)</f>
       </c>
     </row>
     <row r="18">
-      <c r="A18" t="s">
-        <v>17</v>
+      <c r="A18" t="s" s="7">
+        <v>15</v>
       </c>
       <c r="B18" t="n" s="10">
-        <v>46178.0</v>
+        <v>46207.0</v>
       </c>
       <c r="C18" s="11"/>
       <c r="D18" s="11"/>
       <c r="E18" s="11"/>
       <c r="F18" s="11"/>
       <c r="G18" s="12">
         <f>IF(AND(NOT(ISBLANK(C18)),NOT(ISBLANK(D18)),(D18&gt;C18)),D18-C18,0)+IF(AND(NOT(ISBLANK(E18)),NOT(ISBLANK(F18)),(F18&gt;E18)),F18-E18,0)</f>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s" s="7">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B19" t="n" s="10">
-        <v>46179.0</v>
+        <v>46208.0</v>
       </c>
       <c r="C19" s="11"/>
       <c r="D19" s="11"/>
       <c r="E19" s="11"/>
       <c r="F19" s="11"/>
       <c r="G19" s="12">
         <f>IF(AND(NOT(ISBLANK(C19)),NOT(ISBLANK(D19)),(D19&gt;C19)),D19-C19,0)+IF(AND(NOT(ISBLANK(E19)),NOT(ISBLANK(F19)),(F19&gt;E19)),F19-E19,0)</f>
       </c>
     </row>
     <row r="20">
-      <c r="A20" t="s" s="7">
-        <v>19</v>
+      <c r="A20" t="s" s="0">
+        <v>17</v>
       </c>
       <c r="B20" t="n" s="10">
-        <v>46180.0</v>
+        <v>46209.0</v>
       </c>
       <c r="C20" s="11"/>
       <c r="D20" s="11"/>
       <c r="E20" s="11"/>
       <c r="F20" s="11"/>
       <c r="G20" s="12">
         <f>IF(AND(NOT(ISBLANK(C20)),NOT(ISBLANK(D20)),(D20&gt;C20)),D20-C20,0)+IF(AND(NOT(ISBLANK(E20)),NOT(ISBLANK(F20)),(F20&gt;E20)),F20-E20,0)</f>
       </c>
     </row>
     <row r="21">
-      <c r="A21" t="s">
-        <v>13</v>
+      <c r="A21" t="s" s="0">
+        <v>18</v>
       </c>
       <c r="B21" t="n" s="10">
-        <v>46181.0</v>
+        <v>46210.0</v>
       </c>
       <c r="C21" s="11"/>
       <c r="D21" s="11"/>
       <c r="E21" s="11"/>
       <c r="F21" s="11"/>
       <c r="G21" s="12">
         <f>IF(AND(NOT(ISBLANK(C21)),NOT(ISBLANK(D21)),(D21&gt;C21)),D21-C21,0)+IF(AND(NOT(ISBLANK(E21)),NOT(ISBLANK(F21)),(F21&gt;E21)),F21-E21,0)</f>
       </c>
     </row>
     <row r="22">
-      <c r="A22" t="s">
-        <v>14</v>
+      <c r="A22" t="s" s="0">
+        <v>12</v>
       </c>
       <c r="B22" t="n" s="10">
-        <v>46182.0</v>
+        <v>46211.0</v>
       </c>
       <c r="C22" s="11"/>
       <c r="D22" s="11"/>
       <c r="E22" s="11"/>
       <c r="F22" s="11"/>
       <c r="G22" s="12">
         <f>IF(AND(NOT(ISBLANK(C22)),NOT(ISBLANK(D22)),(D22&gt;C22)),D22-C22,0)+IF(AND(NOT(ISBLANK(E22)),NOT(ISBLANK(F22)),(F22&gt;E22)),F22-E22,0)</f>
       </c>
     </row>
     <row r="23">
-      <c r="A23" t="s">
-        <v>15</v>
+      <c r="A23" t="s" s="0">
+        <v>13</v>
       </c>
       <c r="B23" t="n" s="10">
-        <v>46183.0</v>
+        <v>46212.0</v>
       </c>
       <c r="C23" s="11"/>
       <c r="D23" s="11"/>
       <c r="E23" s="11"/>
       <c r="F23" s="11"/>
       <c r="G23" s="12">
         <f>IF(AND(NOT(ISBLANK(C23)),NOT(ISBLANK(D23)),(D23&gt;C23)),D23-C23,0)+IF(AND(NOT(ISBLANK(E23)),NOT(ISBLANK(F23)),(F23&gt;E23)),F23-E23,0)</f>
       </c>
     </row>
     <row r="24">
-      <c r="A24" t="s">
-        <v>16</v>
+      <c r="A24" t="s" s="0">
+        <v>14</v>
       </c>
       <c r="B24" t="n" s="10">
-        <v>46184.0</v>
+        <v>46213.0</v>
       </c>
       <c r="C24" s="11"/>
       <c r="D24" s="11"/>
       <c r="E24" s="11"/>
       <c r="F24" s="11"/>
       <c r="G24" s="12">
         <f>IF(AND(NOT(ISBLANK(C24)),NOT(ISBLANK(D24)),(D24&gt;C24)),D24-C24,0)+IF(AND(NOT(ISBLANK(E24)),NOT(ISBLANK(F24)),(F24&gt;E24)),F24-E24,0)</f>
       </c>
     </row>
     <row r="25">
-      <c r="A25" t="s">
-        <v>17</v>
+      <c r="A25" t="s" s="7">
+        <v>15</v>
       </c>
       <c r="B25" t="n" s="10">
-        <v>46185.0</v>
+        <v>46214.0</v>
       </c>
       <c r="C25" s="11"/>
       <c r="D25" s="11"/>
       <c r="E25" s="11"/>
       <c r="F25" s="11"/>
       <c r="G25" s="12">
         <f>IF(AND(NOT(ISBLANK(C25)),NOT(ISBLANK(D25)),(D25&gt;C25)),D25-C25,0)+IF(AND(NOT(ISBLANK(E25)),NOT(ISBLANK(F25)),(F25&gt;E25)),F25-E25,0)</f>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s" s="7">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B26" t="n" s="10">
-        <v>46186.0</v>
+        <v>46215.0</v>
       </c>
       <c r="C26" s="11"/>
       <c r="D26" s="11"/>
       <c r="E26" s="11"/>
       <c r="F26" s="11"/>
       <c r="G26" s="12">
         <f>IF(AND(NOT(ISBLANK(C26)),NOT(ISBLANK(D26)),(D26&gt;C26)),D26-C26,0)+IF(AND(NOT(ISBLANK(E26)),NOT(ISBLANK(F26)),(F26&gt;E26)),F26-E26,0)</f>
       </c>
     </row>
     <row r="27">
-      <c r="A27" t="s" s="7">
-        <v>19</v>
+      <c r="A27" t="s" s="0">
+        <v>17</v>
       </c>
       <c r="B27" t="n" s="10">
-        <v>46187.0</v>
+        <v>46216.0</v>
       </c>
       <c r="C27" s="11"/>
       <c r="D27" s="11"/>
       <c r="E27" s="11"/>
       <c r="F27" s="11"/>
       <c r="G27" s="12">
         <f>IF(AND(NOT(ISBLANK(C27)),NOT(ISBLANK(D27)),(D27&gt;C27)),D27-C27,0)+IF(AND(NOT(ISBLANK(E27)),NOT(ISBLANK(F27)),(F27&gt;E27)),F27-E27,0)</f>
       </c>
     </row>
     <row r="28">
-      <c r="A28" t="s">
-        <v>13</v>
+      <c r="A28" t="s" s="0">
+        <v>18</v>
       </c>
       <c r="B28" t="n" s="10">
-        <v>46188.0</v>
+        <v>46217.0</v>
       </c>
       <c r="C28" s="11"/>
       <c r="D28" s="11"/>
       <c r="E28" s="11"/>
       <c r="F28" s="11"/>
       <c r="G28" s="12">
         <f>IF(AND(NOT(ISBLANK(C28)),NOT(ISBLANK(D28)),(D28&gt;C28)),D28-C28,0)+IF(AND(NOT(ISBLANK(E28)),NOT(ISBLANK(F28)),(F28&gt;E28)),F28-E28,0)</f>
       </c>
     </row>
     <row r="29">
-      <c r="A29" t="s">
-        <v>14</v>
+      <c r="A29" t="s" s="0">
+        <v>12</v>
       </c>
       <c r="B29" t="n" s="10">
-        <v>46189.0</v>
+        <v>46218.0</v>
       </c>
       <c r="C29" s="11"/>
       <c r="D29" s="11"/>
       <c r="E29" s="11"/>
       <c r="F29" s="11"/>
       <c r="G29" s="12">
         <f>IF(AND(NOT(ISBLANK(C29)),NOT(ISBLANK(D29)),(D29&gt;C29)),D29-C29,0)+IF(AND(NOT(ISBLANK(E29)),NOT(ISBLANK(F29)),(F29&gt;E29)),F29-E29,0)</f>
       </c>
     </row>
     <row r="30">
-      <c r="A30" t="s">
-        <v>15</v>
+      <c r="A30" t="s" s="0">
+        <v>13</v>
       </c>
       <c r="B30" t="n" s="10">
-        <v>46190.0</v>
+        <v>46219.0</v>
       </c>
       <c r="C30" s="11"/>
       <c r="D30" s="11"/>
       <c r="E30" s="11"/>
       <c r="F30" s="11"/>
       <c r="G30" s="12">
         <f>IF(AND(NOT(ISBLANK(C30)),NOT(ISBLANK(D30)),(D30&gt;C30)),D30-C30,0)+IF(AND(NOT(ISBLANK(E30)),NOT(ISBLANK(F30)),(F30&gt;E30)),F30-E30,0)</f>
       </c>
     </row>
     <row r="31">
-      <c r="A31" t="s">
-        <v>16</v>
+      <c r="A31" t="s" s="0">
+        <v>14</v>
       </c>
       <c r="B31" t="n" s="10">
-        <v>46191.0</v>
+        <v>46220.0</v>
       </c>
       <c r="C31" s="11"/>
       <c r="D31" s="11"/>
       <c r="E31" s="11"/>
       <c r="F31" s="11"/>
       <c r="G31" s="12">
         <f>IF(AND(NOT(ISBLANK(C31)),NOT(ISBLANK(D31)),(D31&gt;C31)),D31-C31,0)+IF(AND(NOT(ISBLANK(E31)),NOT(ISBLANK(F31)),(F31&gt;E31)),F31-E31,0)</f>
       </c>
     </row>
     <row r="32">
-      <c r="A32" t="s">
-        <v>17</v>
+      <c r="A32" t="s" s="7">
+        <v>15</v>
       </c>
       <c r="B32" t="n" s="10">
-        <v>46192.0</v>
+        <v>46221.0</v>
       </c>
       <c r="C32" s="11"/>
       <c r="D32" s="11"/>
       <c r="E32" s="11"/>
       <c r="F32" s="11"/>
       <c r="G32" s="12">
         <f>IF(AND(NOT(ISBLANK(C32)),NOT(ISBLANK(D32)),(D32&gt;C32)),D32-C32,0)+IF(AND(NOT(ISBLANK(E32)),NOT(ISBLANK(F32)),(F32&gt;E32)),F32-E32,0)</f>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s" s="7">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B33" t="n" s="10">
-        <v>46193.0</v>
+        <v>46222.0</v>
       </c>
       <c r="C33" s="11"/>
       <c r="D33" s="11"/>
       <c r="E33" s="11"/>
       <c r="F33" s="11"/>
       <c r="G33" s="12">
         <f>IF(AND(NOT(ISBLANK(C33)),NOT(ISBLANK(D33)),(D33&gt;C33)),D33-C33,0)+IF(AND(NOT(ISBLANK(E33)),NOT(ISBLANK(F33)),(F33&gt;E33)),F33-E33,0)</f>
       </c>
     </row>
     <row r="34">
-      <c r="A34" t="s" s="7">
-        <v>19</v>
+      <c r="A34" t="s" s="0">
+        <v>17</v>
       </c>
       <c r="B34" t="n" s="10">
-        <v>46194.0</v>
+        <v>46223.0</v>
       </c>
       <c r="C34" s="11"/>
       <c r="D34" s="11"/>
       <c r="E34" s="11"/>
       <c r="F34" s="11"/>
       <c r="G34" s="12">
         <f>IF(AND(NOT(ISBLANK(C34)),NOT(ISBLANK(D34)),(D34&gt;C34)),D34-C34,0)+IF(AND(NOT(ISBLANK(E34)),NOT(ISBLANK(F34)),(F34&gt;E34)),F34-E34,0)</f>
       </c>
     </row>
     <row r="35">
-      <c r="A35" t="s">
-        <v>13</v>
+      <c r="A35" t="s" s="0">
+        <v>18</v>
       </c>
       <c r="B35" t="n" s="10">
-        <v>46195.0</v>
+        <v>46224.0</v>
       </c>
       <c r="C35" s="11"/>
       <c r="D35" s="11"/>
       <c r="E35" s="11"/>
       <c r="F35" s="11"/>
       <c r="G35" s="12">
         <f>IF(AND(NOT(ISBLANK(C35)),NOT(ISBLANK(D35)),(D35&gt;C35)),D35-C35,0)+IF(AND(NOT(ISBLANK(E35)),NOT(ISBLANK(F35)),(F35&gt;E35)),F35-E35,0)</f>
       </c>
     </row>
     <row r="36">
-      <c r="A36" t="s">
-        <v>14</v>
+      <c r="A36" t="s" s="0">
+        <v>12</v>
       </c>
       <c r="B36" t="n" s="10">
-        <v>46196.0</v>
+        <v>46225.0</v>
       </c>
       <c r="C36" s="11"/>
       <c r="D36" s="11"/>
       <c r="E36" s="11"/>
       <c r="F36" s="11"/>
       <c r="G36" s="12">
         <f>IF(AND(NOT(ISBLANK(C36)),NOT(ISBLANK(D36)),(D36&gt;C36)),D36-C36,0)+IF(AND(NOT(ISBLANK(E36)),NOT(ISBLANK(F36)),(F36&gt;E36)),F36-E36,0)</f>
       </c>
     </row>
     <row r="37">
-      <c r="A37" t="s">
-        <v>15</v>
+      <c r="A37" t="s" s="0">
+        <v>13</v>
       </c>
       <c r="B37" t="n" s="10">
-        <v>46197.0</v>
+        <v>46226.0</v>
       </c>
       <c r="C37" s="11"/>
       <c r="D37" s="11"/>
       <c r="E37" s="11"/>
       <c r="F37" s="11"/>
       <c r="G37" s="12">
         <f>IF(AND(NOT(ISBLANK(C37)),NOT(ISBLANK(D37)),(D37&gt;C37)),D37-C37,0)+IF(AND(NOT(ISBLANK(E37)),NOT(ISBLANK(F37)),(F37&gt;E37)),F37-E37,0)</f>
       </c>
     </row>
     <row r="38">
-      <c r="A38" t="s">
-        <v>16</v>
+      <c r="A38" t="s" s="0">
+        <v>14</v>
       </c>
       <c r="B38" t="n" s="10">
-        <v>46198.0</v>
+        <v>46227.0</v>
       </c>
       <c r="C38" s="11"/>
       <c r="D38" s="11"/>
       <c r="E38" s="11"/>
       <c r="F38" s="11"/>
       <c r="G38" s="12">
         <f>IF(AND(NOT(ISBLANK(C38)),NOT(ISBLANK(D38)),(D38&gt;C38)),D38-C38,0)+IF(AND(NOT(ISBLANK(E38)),NOT(ISBLANK(F38)),(F38&gt;E38)),F38-E38,0)</f>
       </c>
     </row>
     <row r="39">
-      <c r="A39" t="s">
-        <v>17</v>
+      <c r="A39" t="s" s="7">
+        <v>15</v>
       </c>
       <c r="B39" t="n" s="10">
-        <v>46199.0</v>
+        <v>46228.0</v>
       </c>
       <c r="C39" s="11"/>
       <c r="D39" s="11"/>
       <c r="E39" s="11"/>
       <c r="F39" s="11"/>
       <c r="G39" s="12">
         <f>IF(AND(NOT(ISBLANK(C39)),NOT(ISBLANK(D39)),(D39&gt;C39)),D39-C39,0)+IF(AND(NOT(ISBLANK(E39)),NOT(ISBLANK(F39)),(F39&gt;E39)),F39-E39,0)</f>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s" s="7">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B40" t="n" s="10">
-        <v>46200.0</v>
+        <v>46229.0</v>
       </c>
       <c r="C40" s="11"/>
       <c r="D40" s="11"/>
       <c r="E40" s="11"/>
       <c r="F40" s="11"/>
       <c r="G40" s="12">
         <f>IF(AND(NOT(ISBLANK(C40)),NOT(ISBLANK(D40)),(D40&gt;C40)),D40-C40,0)+IF(AND(NOT(ISBLANK(E40)),NOT(ISBLANK(F40)),(F40&gt;E40)),F40-E40,0)</f>
       </c>
     </row>
     <row r="41">
-      <c r="A41" t="s" s="7">
-        <v>19</v>
+      <c r="A41" t="s" s="0">
+        <v>17</v>
       </c>
       <c r="B41" t="n" s="10">
-        <v>46201.0</v>
+        <v>46230.0</v>
       </c>
       <c r="C41" s="11"/>
       <c r="D41" s="11"/>
       <c r="E41" s="11"/>
       <c r="F41" s="11"/>
       <c r="G41" s="12">
         <f>IF(AND(NOT(ISBLANK(C41)),NOT(ISBLANK(D41)),(D41&gt;C41)),D41-C41,0)+IF(AND(NOT(ISBLANK(E41)),NOT(ISBLANK(F41)),(F41&gt;E41)),F41-E41,0)</f>
       </c>
     </row>
     <row r="42">
-      <c r="A42" t="s">
-        <v>13</v>
+      <c r="A42" t="s" s="0">
+        <v>18</v>
       </c>
       <c r="B42" t="n" s="10">
-        <v>46202.0</v>
+        <v>46231.0</v>
       </c>
       <c r="C42" s="11"/>
       <c r="D42" s="11"/>
       <c r="E42" s="11"/>
       <c r="F42" s="11"/>
       <c r="G42" s="12">
         <f>IF(AND(NOT(ISBLANK(C42)),NOT(ISBLANK(D42)),(D42&gt;C42)),D42-C42,0)+IF(AND(NOT(ISBLANK(E42)),NOT(ISBLANK(F42)),(F42&gt;E42)),F42-E42,0)</f>
       </c>
     </row>
     <row r="43">
-      <c r="A43" t="s">
-        <v>14</v>
+      <c r="A43" t="s" s="0">
+        <v>12</v>
       </c>
       <c r="B43" t="n" s="10">
-        <v>46203.0</v>
+        <v>46232.0</v>
       </c>
       <c r="C43" s="11"/>
       <c r="D43" s="11"/>
       <c r="E43" s="11"/>
       <c r="F43" s="11"/>
       <c r="G43" s="12">
         <f>IF(AND(NOT(ISBLANK(C43)),NOT(ISBLANK(D43)),(D43&gt;C43)),D43-C43,0)+IF(AND(NOT(ISBLANK(E43)),NOT(ISBLANK(F43)),(F43&gt;E43)),F43-E43,0)</f>
       </c>
     </row>
     <row r="44">
-      <c r="A44" t="s" s="5">
+      <c r="A44" t="s" s="0">
+        <v>13</v>
+      </c>
+      <c r="B44" t="n" s="10">
+        <v>46233.0</v>
+      </c>
+      <c r="C44" s="11"/>
+      <c r="D44" s="11"/>
+      <c r="E44" s="11"/>
+      <c r="F44" s="11"/>
+      <c r="G44" s="12">
+        <f>IF(AND(NOT(ISBLANK(C44)),NOT(ISBLANK(D44)),(D44&gt;C44)),D44-C44,0)+IF(AND(NOT(ISBLANK(E44)),NOT(ISBLANK(F44)),(F44&gt;E44)),F44-E44,0)</f>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="s" s="0">
+        <v>14</v>
+      </c>
+      <c r="B45" t="n" s="10">
+        <v>46234.0</v>
+      </c>
+      <c r="C45" s="11"/>
+      <c r="D45" s="11"/>
+      <c r="E45" s="11"/>
+      <c r="F45" s="11"/>
+      <c r="G45" s="12">
+        <f>IF(AND(NOT(ISBLANK(C45)),NOT(ISBLANK(D45)),(D45&gt;C45)),D45-C45,0)+IF(AND(NOT(ISBLANK(E45)),NOT(ISBLANK(F45)),(F45&gt;E45)),F45-E45,0)</f>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="s" s="5">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="s" s="1">
         <v>20</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A45" t="s" s="1">
+      <c r="G47" s="12">
+        <f>SUM(G15:G45)</f>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="G45" s="12">
-[...6 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <mergeCells>
+  <mergeCells count="12">
     <mergeCell ref="A1:H2"/>
     <mergeCell ref="A3:H5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="F6:H9"/>
     <mergeCell ref="A10:H10"/>
-    <mergeCell ref="A11:H11"/>
-[...2 lines deleted...]
-    <mergeCell ref="A45:F45"/>
+    <mergeCell ref="A11:H12"/>
+    <mergeCell ref="A14:H14"/>
+    <mergeCell ref="A46:H46"/>
+    <mergeCell ref="A47:F47"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>cloud-based-time-tracking.com</dc:creator>
-</coreProperties>
+</cp:coreProperties>
 </file>