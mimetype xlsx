--- v1 (2026-07-17)
+++ v2 (2026-09-01)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
-    <sheet name="July 2026" r:id="rId3" sheetId="1"/>
+    <sheet name="September 2026" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="22">
   <si>
     <t>This template is not an original!</t>
   </si>
   <si>
     <t>Get the download directly from: cloud-based-time-tracking.com!</t>
   </si>
   <si>
     <t>123 Main Street</t>
   </si>
   <si>
     <t>1010 Downtown</t>
   </si>
   <si>
     <t>Name: John Q. Public</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>July 2026</t>
+    <t>September 2026</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>From</t>
   </si>
   <si>
     <t>To</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Comment</t>
   </si>
   <si>
+    <t>Tue</t>
+  </si>
+  <si>
     <t>Wed</t>
   </si>
   <si>
     <t>Thu</t>
   </si>
   <si>
     <t>Fri</t>
   </si>
   <si>
     <t>Sat</t>
   </si>
   <si>
     <t>Sun</t>
   </si>
   <si>
     <t>Mon</t>
   </si>
   <si>
-    <t>Tue</t>
-[...1 lines deleted...]
-  <si>
     <t>2fedb1323e5c43e79a4320ac0a0c48ef</t>
   </si>
   <si>
     <t>Total month</t>
   </si>
   <si>
-    <t>Produced by https://cloud-based-time-tracking.com on Jul 17, 2026</t>
+    <t>Produced by https://cloud-based-time-tracking.com on Sep 1, 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="[h]:mm"/>
   </numFmts>
   <fonts count="9">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
@@ -217,54 +217,54 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFill="true" applyFont="true"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="true"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyAlignment="true" applyFill="true" applyFont="true">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
     <xf numFmtId="18" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyNumberFormat="true">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyNumberFormat="true">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:H50"/>
+  <dimension ref="A1:H49"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true">
-      <selection activeCell="G47" sqref="G47"/>
+      <selection activeCell="G46" sqref="G46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="5.859375" customWidth="true"/>
     <col min="2" max="2" width="12.890625" customWidth="true"/>
     <col min="8" max="8" width="23.4375" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s" s="4">
         <v>1</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="7">
@@ -292,538 +292,523 @@
       </c>
       <c r="C13" t="s" s="9">
         <v>8</v>
       </c>
       <c r="D13" t="s" s="9">
         <v>9</v>
       </c>
       <c r="E13" t="s" s="9">
         <v>8</v>
       </c>
       <c r="F13" t="s" s="9">
         <v>9</v>
       </c>
       <c r="G13" t="s" s="9">
         <v>10</v>
       </c>
       <c r="H13" t="s" s="9">
         <v>11</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="0">
         <v>12</v>
       </c>
       <c r="B15" t="n" s="10">
-        <v>46204.0</v>
+        <v>46266.0</v>
       </c>
       <c r="C15" s="11" t="n">
-        <v>46204.333333333336</v>
+        <v>46266.333333333336</v>
       </c>
       <c r="D15" s="11" t="n">
-        <v>46204.5</v>
+        <v>46266.5</v>
       </c>
       <c r="E15" s="11"/>
       <c r="F15" s="11"/>
       <c r="G15" s="12">
         <f>IF(AND(NOT(ISBLANK(C15)),NOT(ISBLANK(D15)),(D15&gt;C15)),D15-C15,0)+IF(AND(NOT(ISBLANK(E15)),NOT(ISBLANK(F15)),(F15&gt;E15)),F15-E15,0)</f>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s" s="0">
         <v>13</v>
       </c>
       <c r="B16" t="n" s="10">
-        <v>46205.0</v>
+        <v>46267.0</v>
       </c>
       <c r="C16" s="11"/>
       <c r="D16" s="11"/>
       <c r="E16" s="11"/>
       <c r="F16" s="11"/>
       <c r="G16" s="12">
         <f>IF(AND(NOT(ISBLANK(C16)),NOT(ISBLANK(D16)),(D16&gt;C16)),D16-C16,0)+IF(AND(NOT(ISBLANK(E16)),NOT(ISBLANK(F16)),(F16&gt;E16)),F16-E16,0)</f>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s" s="0">
         <v>14</v>
       </c>
       <c r="B17" t="n" s="10">
-        <v>46206.0</v>
+        <v>46268.0</v>
       </c>
       <c r="C17" s="11"/>
       <c r="D17" s="11"/>
       <c r="E17" s="11"/>
       <c r="F17" s="11"/>
       <c r="G17" s="12">
         <f>IF(AND(NOT(ISBLANK(C17)),NOT(ISBLANK(D17)),(D17&gt;C17)),D17-C17,0)+IF(AND(NOT(ISBLANK(E17)),NOT(ISBLANK(F17)),(F17&gt;E17)),F17-E17,0)</f>
       </c>
     </row>
     <row r="18">
-      <c r="A18" t="s" s="7">
+      <c r="A18" t="s" s="0">
         <v>15</v>
       </c>
       <c r="B18" t="n" s="10">
-        <v>46207.0</v>
+        <v>46269.0</v>
       </c>
       <c r="C18" s="11"/>
       <c r="D18" s="11"/>
       <c r="E18" s="11"/>
       <c r="F18" s="11"/>
       <c r="G18" s="12">
         <f>IF(AND(NOT(ISBLANK(C18)),NOT(ISBLANK(D18)),(D18&gt;C18)),D18-C18,0)+IF(AND(NOT(ISBLANK(E18)),NOT(ISBLANK(F18)),(F18&gt;E18)),F18-E18,0)</f>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s" s="7">
         <v>16</v>
       </c>
       <c r="B19" t="n" s="10">
-        <v>46208.0</v>
+        <v>46270.0</v>
       </c>
       <c r="C19" s="11"/>
       <c r="D19" s="11"/>
       <c r="E19" s="11"/>
       <c r="F19" s="11"/>
       <c r="G19" s="12">
         <f>IF(AND(NOT(ISBLANK(C19)),NOT(ISBLANK(D19)),(D19&gt;C19)),D19-C19,0)+IF(AND(NOT(ISBLANK(E19)),NOT(ISBLANK(F19)),(F19&gt;E19)),F19-E19,0)</f>
       </c>
     </row>
     <row r="20">
-      <c r="A20" t="s" s="0">
+      <c r="A20" t="s" s="7">
         <v>17</v>
       </c>
       <c r="B20" t="n" s="10">
-        <v>46209.0</v>
+        <v>46271.0</v>
       </c>
       <c r="C20" s="11"/>
       <c r="D20" s="11"/>
       <c r="E20" s="11"/>
       <c r="F20" s="11"/>
       <c r="G20" s="12">
         <f>IF(AND(NOT(ISBLANK(C20)),NOT(ISBLANK(D20)),(D20&gt;C20)),D20-C20,0)+IF(AND(NOT(ISBLANK(E20)),NOT(ISBLANK(F20)),(F20&gt;E20)),F20-E20,0)</f>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s" s="0">
         <v>18</v>
       </c>
       <c r="B21" t="n" s="10">
-        <v>46210.0</v>
+        <v>46272.0</v>
       </c>
       <c r="C21" s="11"/>
       <c r="D21" s="11"/>
       <c r="E21" s="11"/>
       <c r="F21" s="11"/>
       <c r="G21" s="12">
         <f>IF(AND(NOT(ISBLANK(C21)),NOT(ISBLANK(D21)),(D21&gt;C21)),D21-C21,0)+IF(AND(NOT(ISBLANK(E21)),NOT(ISBLANK(F21)),(F21&gt;E21)),F21-E21,0)</f>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s" s="0">
         <v>12</v>
       </c>
       <c r="B22" t="n" s="10">
-        <v>46211.0</v>
+        <v>46273.0</v>
       </c>
       <c r="C22" s="11"/>
       <c r="D22" s="11"/>
       <c r="E22" s="11"/>
       <c r="F22" s="11"/>
       <c r="G22" s="12">
         <f>IF(AND(NOT(ISBLANK(C22)),NOT(ISBLANK(D22)),(D22&gt;C22)),D22-C22,0)+IF(AND(NOT(ISBLANK(E22)),NOT(ISBLANK(F22)),(F22&gt;E22)),F22-E22,0)</f>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s" s="0">
         <v>13</v>
       </c>
       <c r="B23" t="n" s="10">
-        <v>46212.0</v>
+        <v>46274.0</v>
       </c>
       <c r="C23" s="11"/>
       <c r="D23" s="11"/>
       <c r="E23" s="11"/>
       <c r="F23" s="11"/>
       <c r="G23" s="12">
         <f>IF(AND(NOT(ISBLANK(C23)),NOT(ISBLANK(D23)),(D23&gt;C23)),D23-C23,0)+IF(AND(NOT(ISBLANK(E23)),NOT(ISBLANK(F23)),(F23&gt;E23)),F23-E23,0)</f>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s" s="0">
         <v>14</v>
       </c>
       <c r="B24" t="n" s="10">
-        <v>46213.0</v>
+        <v>46275.0</v>
       </c>
       <c r="C24" s="11"/>
       <c r="D24" s="11"/>
       <c r="E24" s="11"/>
       <c r="F24" s="11"/>
       <c r="G24" s="12">
         <f>IF(AND(NOT(ISBLANK(C24)),NOT(ISBLANK(D24)),(D24&gt;C24)),D24-C24,0)+IF(AND(NOT(ISBLANK(E24)),NOT(ISBLANK(F24)),(F24&gt;E24)),F24-E24,0)</f>
       </c>
     </row>
     <row r="25">
-      <c r="A25" t="s" s="7">
+      <c r="A25" t="s" s="0">
         <v>15</v>
       </c>
       <c r="B25" t="n" s="10">
-        <v>46214.0</v>
+        <v>46276.0</v>
       </c>
       <c r="C25" s="11"/>
       <c r="D25" s="11"/>
       <c r="E25" s="11"/>
       <c r="F25" s="11"/>
       <c r="G25" s="12">
         <f>IF(AND(NOT(ISBLANK(C25)),NOT(ISBLANK(D25)),(D25&gt;C25)),D25-C25,0)+IF(AND(NOT(ISBLANK(E25)),NOT(ISBLANK(F25)),(F25&gt;E25)),F25-E25,0)</f>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s" s="7">
         <v>16</v>
       </c>
       <c r="B26" t="n" s="10">
-        <v>46215.0</v>
+        <v>46277.0</v>
       </c>
       <c r="C26" s="11"/>
       <c r="D26" s="11"/>
       <c r="E26" s="11"/>
       <c r="F26" s="11"/>
       <c r="G26" s="12">
         <f>IF(AND(NOT(ISBLANK(C26)),NOT(ISBLANK(D26)),(D26&gt;C26)),D26-C26,0)+IF(AND(NOT(ISBLANK(E26)),NOT(ISBLANK(F26)),(F26&gt;E26)),F26-E26,0)</f>
       </c>
     </row>
     <row r="27">
-      <c r="A27" t="s" s="0">
+      <c r="A27" t="s" s="7">
         <v>17</v>
       </c>
       <c r="B27" t="n" s="10">
-        <v>46216.0</v>
+        <v>46278.0</v>
       </c>
       <c r="C27" s="11"/>
       <c r="D27" s="11"/>
       <c r="E27" s="11"/>
       <c r="F27" s="11"/>
       <c r="G27" s="12">
         <f>IF(AND(NOT(ISBLANK(C27)),NOT(ISBLANK(D27)),(D27&gt;C27)),D27-C27,0)+IF(AND(NOT(ISBLANK(E27)),NOT(ISBLANK(F27)),(F27&gt;E27)),F27-E27,0)</f>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s" s="0">
         <v>18</v>
       </c>
       <c r="B28" t="n" s="10">
-        <v>46217.0</v>
+        <v>46279.0</v>
       </c>
       <c r="C28" s="11"/>
       <c r="D28" s="11"/>
       <c r="E28" s="11"/>
       <c r="F28" s="11"/>
       <c r="G28" s="12">
         <f>IF(AND(NOT(ISBLANK(C28)),NOT(ISBLANK(D28)),(D28&gt;C28)),D28-C28,0)+IF(AND(NOT(ISBLANK(E28)),NOT(ISBLANK(F28)),(F28&gt;E28)),F28-E28,0)</f>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s" s="0">
         <v>12</v>
       </c>
       <c r="B29" t="n" s="10">
-        <v>46218.0</v>
+        <v>46280.0</v>
       </c>
       <c r="C29" s="11"/>
       <c r="D29" s="11"/>
       <c r="E29" s="11"/>
       <c r="F29" s="11"/>
       <c r="G29" s="12">
         <f>IF(AND(NOT(ISBLANK(C29)),NOT(ISBLANK(D29)),(D29&gt;C29)),D29-C29,0)+IF(AND(NOT(ISBLANK(E29)),NOT(ISBLANK(F29)),(F29&gt;E29)),F29-E29,0)</f>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s" s="0">
         <v>13</v>
       </c>
       <c r="B30" t="n" s="10">
-        <v>46219.0</v>
+        <v>46281.0</v>
       </c>
       <c r="C30" s="11"/>
       <c r="D30" s="11"/>
       <c r="E30" s="11"/>
       <c r="F30" s="11"/>
       <c r="G30" s="12">
         <f>IF(AND(NOT(ISBLANK(C30)),NOT(ISBLANK(D30)),(D30&gt;C30)),D30-C30,0)+IF(AND(NOT(ISBLANK(E30)),NOT(ISBLANK(F30)),(F30&gt;E30)),F30-E30,0)</f>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s" s="0">
         <v>14</v>
       </c>
       <c r="B31" t="n" s="10">
-        <v>46220.0</v>
+        <v>46282.0</v>
       </c>
       <c r="C31" s="11"/>
       <c r="D31" s="11"/>
       <c r="E31" s="11"/>
       <c r="F31" s="11"/>
       <c r="G31" s="12">
         <f>IF(AND(NOT(ISBLANK(C31)),NOT(ISBLANK(D31)),(D31&gt;C31)),D31-C31,0)+IF(AND(NOT(ISBLANK(E31)),NOT(ISBLANK(F31)),(F31&gt;E31)),F31-E31,0)</f>
       </c>
     </row>
     <row r="32">
-      <c r="A32" t="s" s="7">
+      <c r="A32" t="s" s="0">
         <v>15</v>
       </c>
       <c r="B32" t="n" s="10">
-        <v>46221.0</v>
+        <v>46283.0</v>
       </c>
       <c r="C32" s="11"/>
       <c r="D32" s="11"/>
       <c r="E32" s="11"/>
       <c r="F32" s="11"/>
       <c r="G32" s="12">
         <f>IF(AND(NOT(ISBLANK(C32)),NOT(ISBLANK(D32)),(D32&gt;C32)),D32-C32,0)+IF(AND(NOT(ISBLANK(E32)),NOT(ISBLANK(F32)),(F32&gt;E32)),F32-E32,0)</f>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s" s="7">
         <v>16</v>
       </c>
       <c r="B33" t="n" s="10">
-        <v>46222.0</v>
+        <v>46284.0</v>
       </c>
       <c r="C33" s="11"/>
       <c r="D33" s="11"/>
       <c r="E33" s="11"/>
       <c r="F33" s="11"/>
       <c r="G33" s="12">
         <f>IF(AND(NOT(ISBLANK(C33)),NOT(ISBLANK(D33)),(D33&gt;C33)),D33-C33,0)+IF(AND(NOT(ISBLANK(E33)),NOT(ISBLANK(F33)),(F33&gt;E33)),F33-E33,0)</f>
       </c>
     </row>
     <row r="34">
-      <c r="A34" t="s" s="0">
+      <c r="A34" t="s" s="7">
         <v>17</v>
       </c>
       <c r="B34" t="n" s="10">
-        <v>46223.0</v>
+        <v>46285.0</v>
       </c>
       <c r="C34" s="11"/>
       <c r="D34" s="11"/>
       <c r="E34" s="11"/>
       <c r="F34" s="11"/>
       <c r="G34" s="12">
         <f>IF(AND(NOT(ISBLANK(C34)),NOT(ISBLANK(D34)),(D34&gt;C34)),D34-C34,0)+IF(AND(NOT(ISBLANK(E34)),NOT(ISBLANK(F34)),(F34&gt;E34)),F34-E34,0)</f>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s" s="0">
         <v>18</v>
       </c>
       <c r="B35" t="n" s="10">
-        <v>46224.0</v>
+        <v>46286.0</v>
       </c>
       <c r="C35" s="11"/>
       <c r="D35" s="11"/>
       <c r="E35" s="11"/>
       <c r="F35" s="11"/>
       <c r="G35" s="12">
         <f>IF(AND(NOT(ISBLANK(C35)),NOT(ISBLANK(D35)),(D35&gt;C35)),D35-C35,0)+IF(AND(NOT(ISBLANK(E35)),NOT(ISBLANK(F35)),(F35&gt;E35)),F35-E35,0)</f>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s" s="0">
         <v>12</v>
       </c>
       <c r="B36" t="n" s="10">
-        <v>46225.0</v>
+        <v>46287.0</v>
       </c>
       <c r="C36" s="11"/>
       <c r="D36" s="11"/>
       <c r="E36" s="11"/>
       <c r="F36" s="11"/>
       <c r="G36" s="12">
         <f>IF(AND(NOT(ISBLANK(C36)),NOT(ISBLANK(D36)),(D36&gt;C36)),D36-C36,0)+IF(AND(NOT(ISBLANK(E36)),NOT(ISBLANK(F36)),(F36&gt;E36)),F36-E36,0)</f>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s" s="0">
         <v>13</v>
       </c>
       <c r="B37" t="n" s="10">
-        <v>46226.0</v>
+        <v>46288.0</v>
       </c>
       <c r="C37" s="11"/>
       <c r="D37" s="11"/>
       <c r="E37" s="11"/>
       <c r="F37" s="11"/>
       <c r="G37" s="12">
         <f>IF(AND(NOT(ISBLANK(C37)),NOT(ISBLANK(D37)),(D37&gt;C37)),D37-C37,0)+IF(AND(NOT(ISBLANK(E37)),NOT(ISBLANK(F37)),(F37&gt;E37)),F37-E37,0)</f>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s" s="0">
         <v>14</v>
       </c>
       <c r="B38" t="n" s="10">
-        <v>46227.0</v>
+        <v>46289.0</v>
       </c>
       <c r="C38" s="11"/>
       <c r="D38" s="11"/>
       <c r="E38" s="11"/>
       <c r="F38" s="11"/>
       <c r="G38" s="12">
         <f>IF(AND(NOT(ISBLANK(C38)),NOT(ISBLANK(D38)),(D38&gt;C38)),D38-C38,0)+IF(AND(NOT(ISBLANK(E38)),NOT(ISBLANK(F38)),(F38&gt;E38)),F38-E38,0)</f>
       </c>
     </row>
     <row r="39">
-      <c r="A39" t="s" s="7">
+      <c r="A39" t="s" s="0">
         <v>15</v>
       </c>
       <c r="B39" t="n" s="10">
-        <v>46228.0</v>
+        <v>46290.0</v>
       </c>
       <c r="C39" s="11"/>
       <c r="D39" s="11"/>
       <c r="E39" s="11"/>
       <c r="F39" s="11"/>
       <c r="G39" s="12">
         <f>IF(AND(NOT(ISBLANK(C39)),NOT(ISBLANK(D39)),(D39&gt;C39)),D39-C39,0)+IF(AND(NOT(ISBLANK(E39)),NOT(ISBLANK(F39)),(F39&gt;E39)),F39-E39,0)</f>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s" s="7">
         <v>16</v>
       </c>
       <c r="B40" t="n" s="10">
-        <v>46229.0</v>
+        <v>46291.0</v>
       </c>
       <c r="C40" s="11"/>
       <c r="D40" s="11"/>
       <c r="E40" s="11"/>
       <c r="F40" s="11"/>
       <c r="G40" s="12">
         <f>IF(AND(NOT(ISBLANK(C40)),NOT(ISBLANK(D40)),(D40&gt;C40)),D40-C40,0)+IF(AND(NOT(ISBLANK(E40)),NOT(ISBLANK(F40)),(F40&gt;E40)),F40-E40,0)</f>
       </c>
     </row>
     <row r="41">
-      <c r="A41" t="s" s="0">
+      <c r="A41" t="s" s="7">
         <v>17</v>
       </c>
       <c r="B41" t="n" s="10">
-        <v>46230.0</v>
+        <v>46292.0</v>
       </c>
       <c r="C41" s="11"/>
       <c r="D41" s="11"/>
       <c r="E41" s="11"/>
       <c r="F41" s="11"/>
       <c r="G41" s="12">
         <f>IF(AND(NOT(ISBLANK(C41)),NOT(ISBLANK(D41)),(D41&gt;C41)),D41-C41,0)+IF(AND(NOT(ISBLANK(E41)),NOT(ISBLANK(F41)),(F41&gt;E41)),F41-E41,0)</f>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s" s="0">
         <v>18</v>
       </c>
       <c r="B42" t="n" s="10">
-        <v>46231.0</v>
+        <v>46293.0</v>
       </c>
       <c r="C42" s="11"/>
       <c r="D42" s="11"/>
       <c r="E42" s="11"/>
       <c r="F42" s="11"/>
       <c r="G42" s="12">
         <f>IF(AND(NOT(ISBLANK(C42)),NOT(ISBLANK(D42)),(D42&gt;C42)),D42-C42,0)+IF(AND(NOT(ISBLANK(E42)),NOT(ISBLANK(F42)),(F42&gt;E42)),F42-E42,0)</f>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s" s="0">
         <v>12</v>
       </c>
       <c r="B43" t="n" s="10">
-        <v>46232.0</v>
+        <v>46294.0</v>
       </c>
       <c r="C43" s="11"/>
       <c r="D43" s="11"/>
       <c r="E43" s="11"/>
       <c r="F43" s="11"/>
       <c r="G43" s="12">
         <f>IF(AND(NOT(ISBLANK(C43)),NOT(ISBLANK(D43)),(D43&gt;C43)),D43-C43,0)+IF(AND(NOT(ISBLANK(E43)),NOT(ISBLANK(F43)),(F43&gt;E43)),F43-E43,0)</f>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s" s="0">
         <v>13</v>
       </c>
       <c r="B44" t="n" s="10">
-        <v>46233.0</v>
+        <v>46295.0</v>
       </c>
       <c r="C44" s="11"/>
       <c r="D44" s="11"/>
       <c r="E44" s="11"/>
       <c r="F44" s="11"/>
       <c r="G44" s="12">
         <f>IF(AND(NOT(ISBLANK(C44)),NOT(ISBLANK(D44)),(D44&gt;C44)),D44-C44,0)+IF(AND(NOT(ISBLANK(E44)),NOT(ISBLANK(F44)),(F44&gt;E44)),F44-E44,0)</f>
       </c>
     </row>
     <row r="45">
-      <c r="A45" t="s" s="0">
-[...10 lines deleted...]
-        <f>IF(AND(NOT(ISBLANK(C45)),NOT(ISBLANK(D45)),(D45&gt;C45)),D45-C45,0)+IF(AND(NOT(ISBLANK(E45)),NOT(ISBLANK(F45)),(F45&gt;E45)),F45-E45,0)</f>
+      <c r="A45" t="s" s="5">
+        <v>19</v>
       </c>
     </row>
     <row r="46">
-      <c r="A46" t="s" s="5">
-[...4 lines deleted...]
-      <c r="A47" t="s" s="1">
+      <c r="A46" t="s" s="1">
         <v>20</v>
       </c>
-      <c r="G47" s="12">
-[...4 lines deleted...]
-      <c r="A50" s="13" t="s">
+      <c r="G46" s="12">
+        <f>SUM(G15:G44)</f>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="13" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:H2"/>
     <mergeCell ref="A3:H5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="F6:H9"/>
     <mergeCell ref="A10:H10"/>
     <mergeCell ref="A11:H12"/>
     <mergeCell ref="A14:H14"/>
-    <mergeCell ref="A46:H46"/>
-    <mergeCell ref="A47:F47"/>
+    <mergeCell ref="A45:H45"/>
+    <mergeCell ref="A46:F46"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>cloud-based-time-tracking.com</dc:creator>
 </cp:coreProperties>
 </file>