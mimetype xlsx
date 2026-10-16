--- v2 (2026-09-01)
+++ v3 (2026-10-16)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
-    <sheet name="September 2026" r:id="rId3" sheetId="1"/>
+    <sheet name="October 2026" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="22">
   <si>
     <t>This template is not an original!</t>
   </si>
   <si>
     <t>Get the download directly from: cloud-based-time-tracking.com!</t>
   </si>
   <si>
     <t>123 Main Street</t>
   </si>
   <si>
     <t>1010 Downtown</t>
   </si>
   <si>
     <t>Name: John Q. Public</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>September 2026</t>
+    <t>October 2026</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>From</t>
   </si>
   <si>
     <t>To</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Comment</t>
   </si>
   <si>
+    <t>Thu</t>
+  </si>
+  <si>
+    <t>Fri</t>
+  </si>
+  <si>
+    <t>Sat</t>
+  </si>
+  <si>
+    <t>Sun</t>
+  </si>
+  <si>
+    <t>Mon</t>
+  </si>
+  <si>
     <t>Tue</t>
   </si>
   <si>
     <t>Wed</t>
   </si>
   <si>
-    <t>Thu</t>
-[...13 lines deleted...]
-  <si>
     <t>2fedb1323e5c43e79a4320ac0a0c48ef</t>
   </si>
   <si>
     <t>Total month</t>
   </si>
   <si>
-    <t>Produced by https://cloud-based-time-tracking.com on Sep 1, 2026</t>
+    <t>Produced by https://cloud-based-time-tracking.com on Oct 16, 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="[h]:mm"/>
   </numFmts>
   <fonts count="9">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
@@ -217,54 +217,54 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFill="true" applyFont="true"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="true"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyAlignment="true" applyFill="true" applyFont="true">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
     <xf numFmtId="18" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyNumberFormat="true">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyNumberFormat="true">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:H49"/>
+  <dimension ref="A1:H50"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true">
-      <selection activeCell="G46" sqref="G46"/>
+      <selection activeCell="G47" sqref="G47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="5.859375" customWidth="true"/>
     <col min="2" max="2" width="12.890625" customWidth="true"/>
     <col min="8" max="8" width="23.4375" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s" s="4">
         <v>1</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="7">
@@ -292,523 +292,538 @@
       </c>
       <c r="C13" t="s" s="9">
         <v>8</v>
       </c>
       <c r="D13" t="s" s="9">
         <v>9</v>
       </c>
       <c r="E13" t="s" s="9">
         <v>8</v>
       </c>
       <c r="F13" t="s" s="9">
         <v>9</v>
       </c>
       <c r="G13" t="s" s="9">
         <v>10</v>
       </c>
       <c r="H13" t="s" s="9">
         <v>11</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="0">
         <v>12</v>
       </c>
       <c r="B15" t="n" s="10">
-        <v>46266.0</v>
+        <v>46296.0</v>
       </c>
       <c r="C15" s="11" t="n">
-        <v>46266.333333333336</v>
+        <v>46296.333333333336</v>
       </c>
       <c r="D15" s="11" t="n">
-        <v>46266.5</v>
+        <v>46296.5</v>
       </c>
       <c r="E15" s="11"/>
       <c r="F15" s="11"/>
       <c r="G15" s="12">
         <f>IF(AND(NOT(ISBLANK(C15)),NOT(ISBLANK(D15)),(D15&gt;C15)),D15-C15,0)+IF(AND(NOT(ISBLANK(E15)),NOT(ISBLANK(F15)),(F15&gt;E15)),F15-E15,0)</f>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s" s="0">
         <v>13</v>
       </c>
       <c r="B16" t="n" s="10">
-        <v>46267.0</v>
+        <v>46297.0</v>
       </c>
       <c r="C16" s="11"/>
       <c r="D16" s="11"/>
       <c r="E16" s="11"/>
       <c r="F16" s="11"/>
       <c r="G16" s="12">
         <f>IF(AND(NOT(ISBLANK(C16)),NOT(ISBLANK(D16)),(D16&gt;C16)),D16-C16,0)+IF(AND(NOT(ISBLANK(E16)),NOT(ISBLANK(F16)),(F16&gt;E16)),F16-E16,0)</f>
       </c>
     </row>
     <row r="17">
-      <c r="A17" t="s" s="0">
+      <c r="A17" t="s" s="7">
         <v>14</v>
       </c>
       <c r="B17" t="n" s="10">
-        <v>46268.0</v>
+        <v>46298.0</v>
       </c>
       <c r="C17" s="11"/>
       <c r="D17" s="11"/>
       <c r="E17" s="11"/>
       <c r="F17" s="11"/>
       <c r="G17" s="12">
         <f>IF(AND(NOT(ISBLANK(C17)),NOT(ISBLANK(D17)),(D17&gt;C17)),D17-C17,0)+IF(AND(NOT(ISBLANK(E17)),NOT(ISBLANK(F17)),(F17&gt;E17)),F17-E17,0)</f>
       </c>
     </row>
     <row r="18">
-      <c r="A18" t="s" s="0">
+      <c r="A18" t="s" s="7">
         <v>15</v>
       </c>
       <c r="B18" t="n" s="10">
-        <v>46269.0</v>
+        <v>46299.0</v>
       </c>
       <c r="C18" s="11"/>
       <c r="D18" s="11"/>
       <c r="E18" s="11"/>
       <c r="F18" s="11"/>
       <c r="G18" s="12">
         <f>IF(AND(NOT(ISBLANK(C18)),NOT(ISBLANK(D18)),(D18&gt;C18)),D18-C18,0)+IF(AND(NOT(ISBLANK(E18)),NOT(ISBLANK(F18)),(F18&gt;E18)),F18-E18,0)</f>
       </c>
     </row>
     <row r="19">
-      <c r="A19" t="s" s="7">
+      <c r="A19" t="s" s="0">
         <v>16</v>
       </c>
       <c r="B19" t="n" s="10">
-        <v>46270.0</v>
+        <v>46300.0</v>
       </c>
       <c r="C19" s="11"/>
       <c r="D19" s="11"/>
       <c r="E19" s="11"/>
       <c r="F19" s="11"/>
       <c r="G19" s="12">
         <f>IF(AND(NOT(ISBLANK(C19)),NOT(ISBLANK(D19)),(D19&gt;C19)),D19-C19,0)+IF(AND(NOT(ISBLANK(E19)),NOT(ISBLANK(F19)),(F19&gt;E19)),F19-E19,0)</f>
       </c>
     </row>
     <row r="20">
-      <c r="A20" t="s" s="7">
+      <c r="A20" t="s" s="0">
         <v>17</v>
       </c>
       <c r="B20" t="n" s="10">
-        <v>46271.0</v>
+        <v>46301.0</v>
       </c>
       <c r="C20" s="11"/>
       <c r="D20" s="11"/>
       <c r="E20" s="11"/>
       <c r="F20" s="11"/>
       <c r="G20" s="12">
         <f>IF(AND(NOT(ISBLANK(C20)),NOT(ISBLANK(D20)),(D20&gt;C20)),D20-C20,0)+IF(AND(NOT(ISBLANK(E20)),NOT(ISBLANK(F20)),(F20&gt;E20)),F20-E20,0)</f>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s" s="0">
         <v>18</v>
       </c>
       <c r="B21" t="n" s="10">
-        <v>46272.0</v>
+        <v>46302.0</v>
       </c>
       <c r="C21" s="11"/>
       <c r="D21" s="11"/>
       <c r="E21" s="11"/>
       <c r="F21" s="11"/>
       <c r="G21" s="12">
         <f>IF(AND(NOT(ISBLANK(C21)),NOT(ISBLANK(D21)),(D21&gt;C21)),D21-C21,0)+IF(AND(NOT(ISBLANK(E21)),NOT(ISBLANK(F21)),(F21&gt;E21)),F21-E21,0)</f>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s" s="0">
         <v>12</v>
       </c>
       <c r="B22" t="n" s="10">
-        <v>46273.0</v>
+        <v>46303.0</v>
       </c>
       <c r="C22" s="11"/>
       <c r="D22" s="11"/>
       <c r="E22" s="11"/>
       <c r="F22" s="11"/>
       <c r="G22" s="12">
         <f>IF(AND(NOT(ISBLANK(C22)),NOT(ISBLANK(D22)),(D22&gt;C22)),D22-C22,0)+IF(AND(NOT(ISBLANK(E22)),NOT(ISBLANK(F22)),(F22&gt;E22)),F22-E22,0)</f>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s" s="0">
         <v>13</v>
       </c>
       <c r="B23" t="n" s="10">
-        <v>46274.0</v>
+        <v>46304.0</v>
       </c>
       <c r="C23" s="11"/>
       <c r="D23" s="11"/>
       <c r="E23" s="11"/>
       <c r="F23" s="11"/>
       <c r="G23" s="12">
         <f>IF(AND(NOT(ISBLANK(C23)),NOT(ISBLANK(D23)),(D23&gt;C23)),D23-C23,0)+IF(AND(NOT(ISBLANK(E23)),NOT(ISBLANK(F23)),(F23&gt;E23)),F23-E23,0)</f>
       </c>
     </row>
     <row r="24">
-      <c r="A24" t="s" s="0">
+      <c r="A24" t="s" s="7">
         <v>14</v>
       </c>
       <c r="B24" t="n" s="10">
-        <v>46275.0</v>
+        <v>46305.0</v>
       </c>
       <c r="C24" s="11"/>
       <c r="D24" s="11"/>
       <c r="E24" s="11"/>
       <c r="F24" s="11"/>
       <c r="G24" s="12">
         <f>IF(AND(NOT(ISBLANK(C24)),NOT(ISBLANK(D24)),(D24&gt;C24)),D24-C24,0)+IF(AND(NOT(ISBLANK(E24)),NOT(ISBLANK(F24)),(F24&gt;E24)),F24-E24,0)</f>
       </c>
     </row>
     <row r="25">
-      <c r="A25" t="s" s="0">
+      <c r="A25" t="s" s="7">
         <v>15</v>
       </c>
       <c r="B25" t="n" s="10">
-        <v>46276.0</v>
+        <v>46306.0</v>
       </c>
       <c r="C25" s="11"/>
       <c r="D25" s="11"/>
       <c r="E25" s="11"/>
       <c r="F25" s="11"/>
       <c r="G25" s="12">
         <f>IF(AND(NOT(ISBLANK(C25)),NOT(ISBLANK(D25)),(D25&gt;C25)),D25-C25,0)+IF(AND(NOT(ISBLANK(E25)),NOT(ISBLANK(F25)),(F25&gt;E25)),F25-E25,0)</f>
       </c>
     </row>
     <row r="26">
-      <c r="A26" t="s" s="7">
+      <c r="A26" t="s" s="0">
         <v>16</v>
       </c>
       <c r="B26" t="n" s="10">
-        <v>46277.0</v>
+        <v>46307.0</v>
       </c>
       <c r="C26" s="11"/>
       <c r="D26" s="11"/>
       <c r="E26" s="11"/>
       <c r="F26" s="11"/>
       <c r="G26" s="12">
         <f>IF(AND(NOT(ISBLANK(C26)),NOT(ISBLANK(D26)),(D26&gt;C26)),D26-C26,0)+IF(AND(NOT(ISBLANK(E26)),NOT(ISBLANK(F26)),(F26&gt;E26)),F26-E26,0)</f>
       </c>
     </row>
     <row r="27">
-      <c r="A27" t="s" s="7">
+      <c r="A27" t="s" s="0">
         <v>17</v>
       </c>
       <c r="B27" t="n" s="10">
-        <v>46278.0</v>
+        <v>46308.0</v>
       </c>
       <c r="C27" s="11"/>
       <c r="D27" s="11"/>
       <c r="E27" s="11"/>
       <c r="F27" s="11"/>
       <c r="G27" s="12">
         <f>IF(AND(NOT(ISBLANK(C27)),NOT(ISBLANK(D27)),(D27&gt;C27)),D27-C27,0)+IF(AND(NOT(ISBLANK(E27)),NOT(ISBLANK(F27)),(F27&gt;E27)),F27-E27,0)</f>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s" s="0">
         <v>18</v>
       </c>
       <c r="B28" t="n" s="10">
-        <v>46279.0</v>
+        <v>46309.0</v>
       </c>
       <c r="C28" s="11"/>
       <c r="D28" s="11"/>
       <c r="E28" s="11"/>
       <c r="F28" s="11"/>
       <c r="G28" s="12">
         <f>IF(AND(NOT(ISBLANK(C28)),NOT(ISBLANK(D28)),(D28&gt;C28)),D28-C28,0)+IF(AND(NOT(ISBLANK(E28)),NOT(ISBLANK(F28)),(F28&gt;E28)),F28-E28,0)</f>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s" s="0">
         <v>12</v>
       </c>
       <c r="B29" t="n" s="10">
-        <v>46280.0</v>
+        <v>46310.0</v>
       </c>
       <c r="C29" s="11"/>
       <c r="D29" s="11"/>
       <c r="E29" s="11"/>
       <c r="F29" s="11"/>
       <c r="G29" s="12">
         <f>IF(AND(NOT(ISBLANK(C29)),NOT(ISBLANK(D29)),(D29&gt;C29)),D29-C29,0)+IF(AND(NOT(ISBLANK(E29)),NOT(ISBLANK(F29)),(F29&gt;E29)),F29-E29,0)</f>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s" s="0">
         <v>13</v>
       </c>
       <c r="B30" t="n" s="10">
-        <v>46281.0</v>
+        <v>46311.0</v>
       </c>
       <c r="C30" s="11"/>
       <c r="D30" s="11"/>
       <c r="E30" s="11"/>
       <c r="F30" s="11"/>
       <c r="G30" s="12">
         <f>IF(AND(NOT(ISBLANK(C30)),NOT(ISBLANK(D30)),(D30&gt;C30)),D30-C30,0)+IF(AND(NOT(ISBLANK(E30)),NOT(ISBLANK(F30)),(F30&gt;E30)),F30-E30,0)</f>
       </c>
     </row>
     <row r="31">
-      <c r="A31" t="s" s="0">
+      <c r="A31" t="s" s="7">
         <v>14</v>
       </c>
       <c r="B31" t="n" s="10">
-        <v>46282.0</v>
+        <v>46312.0</v>
       </c>
       <c r="C31" s="11"/>
       <c r="D31" s="11"/>
       <c r="E31" s="11"/>
       <c r="F31" s="11"/>
       <c r="G31" s="12">
         <f>IF(AND(NOT(ISBLANK(C31)),NOT(ISBLANK(D31)),(D31&gt;C31)),D31-C31,0)+IF(AND(NOT(ISBLANK(E31)),NOT(ISBLANK(F31)),(F31&gt;E31)),F31-E31,0)</f>
       </c>
     </row>
     <row r="32">
-      <c r="A32" t="s" s="0">
+      <c r="A32" t="s" s="7">
         <v>15</v>
       </c>
       <c r="B32" t="n" s="10">
-        <v>46283.0</v>
+        <v>46313.0</v>
       </c>
       <c r="C32" s="11"/>
       <c r="D32" s="11"/>
       <c r="E32" s="11"/>
       <c r="F32" s="11"/>
       <c r="G32" s="12">
         <f>IF(AND(NOT(ISBLANK(C32)),NOT(ISBLANK(D32)),(D32&gt;C32)),D32-C32,0)+IF(AND(NOT(ISBLANK(E32)),NOT(ISBLANK(F32)),(F32&gt;E32)),F32-E32,0)</f>
       </c>
     </row>
     <row r="33">
-      <c r="A33" t="s" s="7">
+      <c r="A33" t="s" s="0">
         <v>16</v>
       </c>
       <c r="B33" t="n" s="10">
-        <v>46284.0</v>
+        <v>46314.0</v>
       </c>
       <c r="C33" s="11"/>
       <c r="D33" s="11"/>
       <c r="E33" s="11"/>
       <c r="F33" s="11"/>
       <c r="G33" s="12">
         <f>IF(AND(NOT(ISBLANK(C33)),NOT(ISBLANK(D33)),(D33&gt;C33)),D33-C33,0)+IF(AND(NOT(ISBLANK(E33)),NOT(ISBLANK(F33)),(F33&gt;E33)),F33-E33,0)</f>
       </c>
     </row>
     <row r="34">
-      <c r="A34" t="s" s="7">
+      <c r="A34" t="s" s="0">
         <v>17</v>
       </c>
       <c r="B34" t="n" s="10">
-        <v>46285.0</v>
+        <v>46315.0</v>
       </c>
       <c r="C34" s="11"/>
       <c r="D34" s="11"/>
       <c r="E34" s="11"/>
       <c r="F34" s="11"/>
       <c r="G34" s="12">
         <f>IF(AND(NOT(ISBLANK(C34)),NOT(ISBLANK(D34)),(D34&gt;C34)),D34-C34,0)+IF(AND(NOT(ISBLANK(E34)),NOT(ISBLANK(F34)),(F34&gt;E34)),F34-E34,0)</f>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s" s="0">
         <v>18</v>
       </c>
       <c r="B35" t="n" s="10">
-        <v>46286.0</v>
+        <v>46316.0</v>
       </c>
       <c r="C35" s="11"/>
       <c r="D35" s="11"/>
       <c r="E35" s="11"/>
       <c r="F35" s="11"/>
       <c r="G35" s="12">
         <f>IF(AND(NOT(ISBLANK(C35)),NOT(ISBLANK(D35)),(D35&gt;C35)),D35-C35,0)+IF(AND(NOT(ISBLANK(E35)),NOT(ISBLANK(F35)),(F35&gt;E35)),F35-E35,0)</f>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s" s="0">
         <v>12</v>
       </c>
       <c r="B36" t="n" s="10">
-        <v>46287.0</v>
+        <v>46317.0</v>
       </c>
       <c r="C36" s="11"/>
       <c r="D36" s="11"/>
       <c r="E36" s="11"/>
       <c r="F36" s="11"/>
       <c r="G36" s="12">
         <f>IF(AND(NOT(ISBLANK(C36)),NOT(ISBLANK(D36)),(D36&gt;C36)),D36-C36,0)+IF(AND(NOT(ISBLANK(E36)),NOT(ISBLANK(F36)),(F36&gt;E36)),F36-E36,0)</f>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s" s="0">
         <v>13</v>
       </c>
       <c r="B37" t="n" s="10">
-        <v>46288.0</v>
+        <v>46318.0</v>
       </c>
       <c r="C37" s="11"/>
       <c r="D37" s="11"/>
       <c r="E37" s="11"/>
       <c r="F37" s="11"/>
       <c r="G37" s="12">
         <f>IF(AND(NOT(ISBLANK(C37)),NOT(ISBLANK(D37)),(D37&gt;C37)),D37-C37,0)+IF(AND(NOT(ISBLANK(E37)),NOT(ISBLANK(F37)),(F37&gt;E37)),F37-E37,0)</f>
       </c>
     </row>
     <row r="38">
-      <c r="A38" t="s" s="0">
+      <c r="A38" t="s" s="7">
         <v>14</v>
       </c>
       <c r="B38" t="n" s="10">
-        <v>46289.0</v>
+        <v>46319.0</v>
       </c>
       <c r="C38" s="11"/>
       <c r="D38" s="11"/>
       <c r="E38" s="11"/>
       <c r="F38" s="11"/>
       <c r="G38" s="12">
         <f>IF(AND(NOT(ISBLANK(C38)),NOT(ISBLANK(D38)),(D38&gt;C38)),D38-C38,0)+IF(AND(NOT(ISBLANK(E38)),NOT(ISBLANK(F38)),(F38&gt;E38)),F38-E38,0)</f>
       </c>
     </row>
     <row r="39">
-      <c r="A39" t="s" s="0">
+      <c r="A39" t="s" s="7">
         <v>15</v>
       </c>
       <c r="B39" t="n" s="10">
-        <v>46290.0</v>
+        <v>46320.0</v>
       </c>
       <c r="C39" s="11"/>
       <c r="D39" s="11"/>
       <c r="E39" s="11"/>
       <c r="F39" s="11"/>
       <c r="G39" s="12">
         <f>IF(AND(NOT(ISBLANK(C39)),NOT(ISBLANK(D39)),(D39&gt;C39)),D39-C39,0)+IF(AND(NOT(ISBLANK(E39)),NOT(ISBLANK(F39)),(F39&gt;E39)),F39-E39,0)</f>
       </c>
     </row>
     <row r="40">
-      <c r="A40" t="s" s="7">
+      <c r="A40" t="s" s="0">
         <v>16</v>
       </c>
       <c r="B40" t="n" s="10">
-        <v>46291.0</v>
+        <v>46321.0</v>
       </c>
       <c r="C40" s="11"/>
       <c r="D40" s="11"/>
       <c r="E40" s="11"/>
       <c r="F40" s="11"/>
       <c r="G40" s="12">
         <f>IF(AND(NOT(ISBLANK(C40)),NOT(ISBLANK(D40)),(D40&gt;C40)),D40-C40,0)+IF(AND(NOT(ISBLANK(E40)),NOT(ISBLANK(F40)),(F40&gt;E40)),F40-E40,0)</f>
       </c>
     </row>
     <row r="41">
-      <c r="A41" t="s" s="7">
+      <c r="A41" t="s" s="0">
         <v>17</v>
       </c>
       <c r="B41" t="n" s="10">
-        <v>46292.0</v>
+        <v>46322.0</v>
       </c>
       <c r="C41" s="11"/>
       <c r="D41" s="11"/>
       <c r="E41" s="11"/>
       <c r="F41" s="11"/>
       <c r="G41" s="12">
         <f>IF(AND(NOT(ISBLANK(C41)),NOT(ISBLANK(D41)),(D41&gt;C41)),D41-C41,0)+IF(AND(NOT(ISBLANK(E41)),NOT(ISBLANK(F41)),(F41&gt;E41)),F41-E41,0)</f>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s" s="0">
         <v>18</v>
       </c>
       <c r="B42" t="n" s="10">
-        <v>46293.0</v>
+        <v>46323.0</v>
       </c>
       <c r="C42" s="11"/>
       <c r="D42" s="11"/>
       <c r="E42" s="11"/>
       <c r="F42" s="11"/>
       <c r="G42" s="12">
         <f>IF(AND(NOT(ISBLANK(C42)),NOT(ISBLANK(D42)),(D42&gt;C42)),D42-C42,0)+IF(AND(NOT(ISBLANK(E42)),NOT(ISBLANK(F42)),(F42&gt;E42)),F42-E42,0)</f>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s" s="0">
         <v>12</v>
       </c>
       <c r="B43" t="n" s="10">
-        <v>46294.0</v>
+        <v>46324.0</v>
       </c>
       <c r="C43" s="11"/>
       <c r="D43" s="11"/>
       <c r="E43" s="11"/>
       <c r="F43" s="11"/>
       <c r="G43" s="12">
         <f>IF(AND(NOT(ISBLANK(C43)),NOT(ISBLANK(D43)),(D43&gt;C43)),D43-C43,0)+IF(AND(NOT(ISBLANK(E43)),NOT(ISBLANK(F43)),(F43&gt;E43)),F43-E43,0)</f>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s" s="0">
         <v>13</v>
       </c>
       <c r="B44" t="n" s="10">
-        <v>46295.0</v>
+        <v>46325.0</v>
       </c>
       <c r="C44" s="11"/>
       <c r="D44" s="11"/>
       <c r="E44" s="11"/>
       <c r="F44" s="11"/>
       <c r="G44" s="12">
         <f>IF(AND(NOT(ISBLANK(C44)),NOT(ISBLANK(D44)),(D44&gt;C44)),D44-C44,0)+IF(AND(NOT(ISBLANK(E44)),NOT(ISBLANK(F44)),(F44&gt;E44)),F44-E44,0)</f>
       </c>
     </row>
     <row r="45">
-      <c r="A45" t="s" s="5">
+      <c r="A45" t="s" s="7">
+        <v>14</v>
+      </c>
+      <c r="B45" t="n" s="10">
+        <v>46326.0</v>
+      </c>
+      <c r="C45" s="11"/>
+      <c r="D45" s="11"/>
+      <c r="E45" s="11"/>
+      <c r="F45" s="11"/>
+      <c r="G45" s="12">
+        <f>IF(AND(NOT(ISBLANK(C45)),NOT(ISBLANK(D45)),(D45&gt;C45)),D45-C45,0)+IF(AND(NOT(ISBLANK(E45)),NOT(ISBLANK(F45)),(F45&gt;E45)),F45-E45,0)</f>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="s" s="5">
         <v>19</v>
       </c>
     </row>
-    <row r="46">
-      <c r="A46" t="s" s="1">
+    <row r="47">
+      <c r="A47" t="s" s="1">
         <v>20</v>
       </c>
-      <c r="G46" s="12">
-[...4 lines deleted...]
-      <c r="A49" s="13" t="s">
+      <c r="G47" s="12">
+        <f>SUM(G15:G45)</f>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="13" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:H2"/>
     <mergeCell ref="A3:H5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="F6:H9"/>
     <mergeCell ref="A10:H10"/>
     <mergeCell ref="A11:H12"/>
     <mergeCell ref="A14:H14"/>
-    <mergeCell ref="A45:H45"/>
-    <mergeCell ref="A46:F46"/>
+    <mergeCell ref="A46:H46"/>
+    <mergeCell ref="A47:F47"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>cloud-based-time-tracking.com</dc:creator>
 </cp:coreProperties>
 </file>